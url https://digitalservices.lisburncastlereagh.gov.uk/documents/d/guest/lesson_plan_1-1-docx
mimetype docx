--- v0 (2025-12-17)
+++ v1 (2026-05-26)
@@ -401,51 +401,59 @@
               <w:t>Health: Idling makes for poor air quality, which is bad for human health. Young people are at greater risk of the health impacts of air pollution because their lungs are still developing.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28B12B5D" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00BE1226">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Money: Idling wastes fuel that you’re paying for - that just burns a hole in your pocket!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FD9464F" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00BE1226">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Safety: When cars and buses are idling outside a school, it is harder for students to hear cars that are actually moving, which might be hidden behind the idling cars. </w:t>
+              <w:t xml:space="preserve">Safety: When cars and buses are idling outside a school, it is harder for students to hear cars that are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>actually moving</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, which might be hidden behind the idling cars. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D6B0F07" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00C7482E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F2C6093" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00C7482E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ICT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7481C9DB" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRPr="00193A9E" w:rsidRDefault="00BE1226" w:rsidP="00C7482E">
             <w:r w:rsidRPr="00193A9E">
               <w:t xml:space="preserve">Don’t limit your knowledge to the effects of idling vehicles only; the more you know about air quality, the more you can educate others and change behaviour. The link </w:t>
@@ -469,51 +477,59 @@
               <w:t>ning about air quality including infographics and a short quiz.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3229CA53" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00C7482E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08439E0F" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRPr="003803C9" w:rsidRDefault="00BE1226" w:rsidP="00C7482E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Discussion – Future technology and transport</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25135900" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00C7482E">
             <w:r>
-              <w:t>While electric cars don’t idle, and many modern cars have stop-start technology (a feature that switches off the engine when the car isn’t moving), there are still many vehicles that are guilty of needless idling outside our schools! Discuss with pupils other ways technology could help improve air quality i.e. sustainable transport and walking/cycling to school</w:t>
+              <w:t xml:space="preserve">While electric cars don’t idle, and many modern cars have stop-start technology (a feature that switches off the engine when the car isn’t moving), there are still many vehicles that are guilty of needless idling outside our schools! Discuss with </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>pupils</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> other ways technology could help improve air quality i.e. sustainable transport and walking/cycling to school</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="724A2DA3" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00C7482E"/>
           <w:p w14:paraId="22C5C1D9" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00C7482E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Survey</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17AA7096" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00C7482E">
             <w:r>
               <w:t xml:space="preserve">You should undertake a survey to determine how successful your project has been. At the start of the project, count </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB19F4">
               <w:t>the number of idling vehicles at the mornin</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">g drop off and afternoon pickup. A survey template is included in the resource section below. Measure this figure again </w:t>
@@ -673,173 +689,167 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="76FDD69F" w14:textId="7C63CBB7" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00C7482E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="00B0F0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidRPr="00FB515A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Word search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="031F7DBD" w14:textId="1887B726" w:rsidR="00BE1226" w:rsidRPr="00497477" w:rsidRDefault="00BE1226" w:rsidP="00C7482E">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3755B54E" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00895516">
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00FB515A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Vehicle idling survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6A276565" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00C7482E">
+          <w:p w14:paraId="5C4604EE" w14:textId="77777777" w:rsidR="00895516" w:rsidRDefault="00895516" w:rsidP="00895516"/>
+          <w:p w14:paraId="5A7CEB2C" w14:textId="6869A986" w:rsidR="00895516" w:rsidRDefault="00895516" w:rsidP="00895516">
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="00850336">
+              <w:r w:rsidRPr="00006C6E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                 </w:rPr>
-                <w:t>http://www.airqualityni.co.uk/pollution-busters/</w:t>
+                <w:t>https://kids.airqualityni.co.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0469B435" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00C7482E"/>
+          <w:p w14:paraId="0469B435" w14:textId="72B9FC5D" w:rsidR="00895516" w:rsidRDefault="00895516" w:rsidP="00895516"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE1226" w14:paraId="278104DE" w14:textId="77777777" w:rsidTr="00C7482E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C507D38" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00C7482E">
             <w:r>
               <w:t>Success criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46E0BDBC" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00BE1226">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pupils should understand the effects of vehicle idling on air quality, the wider environment and human health. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36DBC0D2" w14:textId="77777777" w:rsidR="00BE1226" w:rsidRDefault="00BE1226" w:rsidP="00BE1226">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Pupils should feel empowered through actively listening and sharing opinions to take action to tackle vehicle idling outside their school.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BA4848E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
-    <w:sectPr w:rsidR="005A4932">
+    <w:p w14:paraId="1BA4848E" w14:textId="77777777" w:rsidR="00042D68" w:rsidRDefault="00042D68"/>
+    <w:sectPr w:rsidR="00042D68">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ABeeZee">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -1290,66 +1300,69 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1752000197">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="648023532">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1184057656">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1868788084">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="180"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE1226"/>
+    <w:rsid w:val="00042D68"/>
     <w:rsid w:val="000D14F3"/>
+    <w:rsid w:val="00137228"/>
     <w:rsid w:val="003D2E18"/>
+    <w:rsid w:val="00895516"/>
     <w:rsid w:val="00A9526F"/>
     <w:rsid w:val="00BE1226"/>
     <w:rsid w:val="00CF5277"/>
     <w:rsid w:val="00FB515A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -1824,62 +1837,86 @@
     <w:rsid w:val="00BE1226"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BE1226"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00895516"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00895516"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.airqualityni.co.uk/pollution-busters/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisburncastlereagh.gov.uk/documents/d/guest/a4_survey" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisburncastlereagh.gov.uk/documents/d/guest/a4_word_search" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisburncastlereagh.gov.uk/documents/d/guest/630BTL_C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kids.airqualityni.co.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisburncastlereagh.gov.uk/documents/d/guest/a4_survey" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisburncastlereagh.gov.uk/documents/d/guest/a4_word_search" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisburncastlereagh.gov.uk/documents/d/guest/630BTL_C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2101,72 +2138,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>720</Words>
-  <Characters>3818</Characters>
+  <Words>714</Words>
+  <Characters>3790</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>108</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4482</CharactersWithSpaces>
+  <CharactersWithSpaces>4449</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DOWIE, Laura</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>